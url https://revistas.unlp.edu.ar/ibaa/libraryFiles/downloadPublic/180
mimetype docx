--- v0 (2025-12-28)
+++ v1 (2026-07-27)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="20B1C02E" w14:textId="4D90103E" w:rsidR="0072482B" w:rsidRPr="000C4EFD" w:rsidRDefault="00316209" w:rsidP="00B15539">
+    <w:p w14:paraId="20B1C02E" w14:textId="4D90103E" w:rsidR="0072482B" w:rsidRPr="000C4EFD" w:rsidRDefault="003B55B9" w:rsidP="00B15539">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:pict w14:anchorId="711BDE60">
           <v:shapetype id="_x0000_t16" coordsize="21600,21600" o:spt="16" adj="5400" path="m@0,l0@0,,21600@1,21600,21600@2,21600,xem0@0nfl@1@0,21600,em@1@0nfl@1,21600e">
@@ -1232,51 +1233,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Las ecuaciones deben escribirse con el Editor de ecuaciones de Word y deben mencionarse en el texto como </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. (1), etc. Deben incorporarse alineadas a la izquierda, con la numeración correspondiente a la derecha:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62094DE3" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00316209">
+    <w:p w14:paraId="62094DE3" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="003B55B9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </m:ctrlPr>
@@ -3000,90 +3001,90 @@
                           <a:xfrm>
                             <a:off x="3698175" y="3249775"/>
                             <a:ext cx="3295650" cy="1060450"/>
                             <a:chOff x="0" y="0"/>
                             <a:chExt cx="3295650" cy="1060450"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
                           <wps:cNvPr id="2" name="Rectángulo 2"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="3295650" cy="1060450"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="76216E69" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+                              <w:p w14:paraId="76216E69" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
                                 <w:pPr>
                                   <w:spacing w:after="0"/>
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="3" name="Rectángulo 3"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="450806" y="120605"/>
                               <a:ext cx="806512" cy="882741"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="4F81BD"/>
                             </a:solidFill>
                             <a:ln w="25400" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:srgbClr val="243F60"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:round/>
                               <a:headEnd type="none" w="sm" len="sm"/>
                               <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="37134716" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+                              <w:p w14:paraId="37134716" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
                                 <w:pPr>
                                   <w:spacing w:after="0"/>
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="4" name="Forma libre: forma 4"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1924029" y="203209"/>
                               <a:ext cx="736611" cy="660431"/>
                             </a:xfrm>
                             <a:custGeom>
                               <a:avLst/>
                               <a:gdLst/>
                               <a:ahLst/>
                               <a:cxnLst/>
@@ -3165,51 +3166,51 @@
                               <a:pathLst>
                                 <a:path w="374705" h="235011" extrusionOk="0">
                                   <a:moveTo>
                                     <a:pt x="0" y="0"/>
                                   </a:moveTo>
                                   <a:lnTo>
                                     <a:pt x="0" y="235011"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="374705" y="235011"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="374705" y="0"/>
                                   </a:lnTo>
                                   <a:close/>
                                 </a:path>
                               </a:pathLst>
                             </a:custGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="45360E28" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+                              <w:p w14:paraId="45360E28" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
                                 <w:pPr>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:color w:val="000000"/>
                                   </w:rPr>
                                   <w:t>(a)</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="6" name="Forma libre: forma 6"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1596024" y="122105"/>
                               <a:ext cx="374705" cy="234311"/>
                             </a:xfrm>
                             <a:custGeom>
@@ -3221,136 +3222,136 @@
                               <a:pathLst>
                                 <a:path w="374705" h="234311" extrusionOk="0">
                                   <a:moveTo>
                                     <a:pt x="0" y="0"/>
                                   </a:moveTo>
                                   <a:lnTo>
                                     <a:pt x="0" y="234311"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="374705" y="234311"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="374705" y="0"/>
                                   </a:lnTo>
                                   <a:close/>
                                 </a:path>
                               </a:pathLst>
                             </a:custGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="719EE397" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+                              <w:p w14:paraId="719EE397" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
                                 <w:pPr>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:color w:val="000000"/>
                                   </w:rPr>
                                   <w:t>(b)</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="1189532E" id="Grupo 21" o:spid="_x0000_s1026" style="width:259.5pt;height:83.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="36981,32497" coordsize="32956,10604" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5u9/WyAQAAMAUAAAOAAAAZHJzL2Uyb0RvYy54bWzsWFuSozYU/U9V9kDxnzFvg6vdU8n0uCtV&#10;U5muzGQBMg9DBRCR5LZ7OVnLbCxHEsLYsdO255H+mB+Q4CLu49yjAzevt01tPeaMV7Sd2+4rx7by&#10;NqVZ1a7m9h8fFz/FtsUFaTNS0zaf2085t1/f/vjDzaab5R4taZ3lzMIiLZ9turldCtHNJhOelnlD&#10;+Cva5S1uFpQ1RGDKVpOMkQ1Wb+qJ5zjRZENZ1jGa5pzj6p2+ad+q9YsiT8X7ouC5sOq5Dd+EOjJ1&#10;XMrj5PaGzFaMdGWV9m6QK7xoSNXipcNSd0QQa82qfy3VVCmjnBbiVUqbCS2KKs1VDIjGdQ6iuWd0&#10;3alYVrPNqhvShNQe5OnqZdPfHh+YVWVz23NtqyUNanTP1h21MEdyNt1qBpt71n3oHlh/YaVnMt5t&#10;wRp5RiTWVqX1aUhrvhVWiou+l4RRiOynuOc6kRNgohKflqiOfM6PktidhrYFC98LkinGvcXbZ1aZ&#10;GCcm0tfBtWEyxNDHeRDmNVGe9PaCiJGOXabS8uoo0TZ8hwz+ecj4UJIuV4DjsuoGGQYYv6OdPv3d&#10;rtY14KHRoewGaPAZB0o+FxdDRcmsY1zc57Sx5GBuMzig2ow8vuMCAIGpMZFvbemiqmsFnLrduwBD&#10;eQUYMT7Kkdgut7CWwyXNnhAv79JFhXe9I1w8EAYuAF424Ie5zf9aE5bbVv1rizQnbuABr2I8YePJ&#10;cjwhbVpS0E4qmG3pyRuhaEh7+fNa0KJSEe2c6d1FfbWLX73Q/rFC+xcVGq0dO5HCtuuh1fs2No2B&#10;e6HraSaIY28aqPa7vuCc1lUmay7TyNlq+aZm1iMB2QeL2P3lTvqO1ffM6tbagO7CwJGUJCtb1ERg&#10;2HSgQd6uFML2Htlb2Qv8RaQI7HBlCcU7wkvtgVpBsxh4vM0ULMucZG/bzBJPHZi2xZ4IeOGtDXCV&#10;YwfFQNkJUtXP251GtaL0ntu+g1vub4EB90KKCauuliyfWUpZWMFFGHcTL3C8RIHcc3zPSXTNDMin&#10;fhS5oA253UXY7fxDkKdrzWoStIbJIB0yzWm4VppRum3NUHKfVDG1UjHAK+gDZAIVs9Sv74iQz8lF&#10;5VDCynhSDo5YcJKtpVp7/6fcqKV1Qx/zj1Q9J+Rm7MaBG6JJzf4ElO1M6nZsqncxF03tTKUXCpDa&#10;4JjhXjaMgTl36uVh6AUhRONh7oyVOWtrEyCsgyT0PUVWJ50YWZv+NculNeW5DkAm75kkFmAc071n&#10;JPRIlk4ldBT+GVk9GRBS8OXDOOXbGbEcKfzgYj9Q0MV43BynSfhF0XtTCXzE1FUzt2MHu4pi8G/B&#10;9N9Fy9yGCNOfLUd4XakPKaggZp8XqeCwxAFvg0xiL3QUl5CZYXV/GkwhZxSre37ogOE1X5hPoDFw&#10;vyqrG0/A6r0j57D66IMDXXaqZ7XVXnyGIs1ZM69xAsm6zPpZ5v0PPrhG3+uPW1mrnbI+X+bHcSJl&#10;opb5fuzKiZb5/R0t8/s7RuZjd36xIh/i/GS/RCZN5/VLmESOB10FDLie5x6KfQMRqYM8HzLoZXSM&#10;cuTLd8woPtMp5nykYy6x/l86Zvjsu3SP+aYds/vnoz6W1W8ypUL7X3ryP9x4rqx2Px5v/wEAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEZRifHbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C&#10;/2EZwZvdRGnVmE0pRT0VwVYQb9PsNAnNzobsNkn/vaMXvQw83uPN9/Ll5Fo1UB8azwbSWQKKuPS2&#10;4crAx+7l5gFUiMgWW89k4EwBlsXlRY6Z9SO/07CNlZISDhkaqGPsMq1DWZPDMPMdsXgH3zuMIvtK&#10;2x5HKXetvk2ShXbYsHyosaN1TeVxe3IGXkccV3fp87A5Htbnr9387XOTkjHXV9PqCVSkKf6F4Qdf&#10;0KEQpr0/sQ2qNSBD4u8Vb54+itxLaHGfgC5y/Z+++AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQB5u9/WyAQAAMAUAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBGUYnx2wAAAAUBAAAPAAAAAAAAAAAAAAAAACIHAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAKggAAAAA&#10;">
                 <v:group id="Grupo 1" o:spid="_x0000_s1027" style="position:absolute;left:36981;top:32497;width:32957;height:10605" coordsize="32956,10604" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBC4oUrwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WtMouUo0iouJBFlYF8TY0Y1tsJqWJbf33RhA8DY/3ObNFZ0rRUO0KywriYQSCOLW6&#10;4EzB6bj5noBwHlljaZkUPMjBYt77mmGibcv/1Bx8JkIIuwQV5N5XiZQuzcmgG9qKOHBXWxv0AdaZ&#10;1DW2IdyUchRFv9JgwaEhx4pWOaW3w90o2LbYLsfxutnfrqvH5fjzd97HpNSg3y2nIDx1/iN+u3c6&#10;zIfXK68r508AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQuKFK8AAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:rect id="Rectángulo 2" o:spid="_x0000_s1028" style="position:absolute;width:32956;height:10604;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEg5R1wQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgXf6sYgUqOrqCi0PtXoB1yz12wwezdmV03/visU+jjMzBlmvuxsLR7U+sqxgtEwAUFc&#10;OF1xqeB03L1/gPABWWPtmBT8kIflovc2x0y7Jx/okYdSRAj7DBWYEJpMSl8YsuiHriGO3sW1FkOU&#10;bSl1i88It7VMk2QiLVYcFww2tDFUXPO7VfA9dpRuU7/OSzs13fm4/7rhRKlBv1vNQATqwn/4r/2p&#10;FaTwuhJvgFz8AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMSDlHXBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="76216E69" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+                        <w:p w14:paraId="76216E69" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="left"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:rect id="Rectángulo 3" o:spid="_x0000_s1029" style="position:absolute;left:4508;top:1206;width:8065;height:8827;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCc0SvYxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYIX0U0tGomuUlqEXsT6D/H2yD6TYPZtzK4av323IPQ4zMxvmNmiMaW4U+0KywreBhEI&#10;4tTqgjMF+92yPwHhPLLG0jIpeJKDxbzdmmGi7YM3dN/6TAQIuwQV5N5XiZQuzcmgG9iKOHhnWxv0&#10;QdaZ1DU+AtyUchhFY2mw4LCQY0WfOaWX7c0oWMWHdW/0c+ydxqc4c7srfh3iq1LdTvMxBeGp8f/h&#10;V/tbK3iHvyvhBsj5LwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCc0SvYxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="#4f81bd" strokecolor="#243f60" strokeweight="2pt">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="37134716" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+                        <w:p w14:paraId="37134716" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="left"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:shape id="Forma libre: forma 4" o:spid="_x0000_s1030" style="position:absolute;left:19240;top:2032;width:7366;height:6604;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="736611,660431" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCX7CW7xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYIXqZuqSJu6ShEUPfSg1vsj+5qk3X0bs5sY/70rFDwOM/MNs1h11oiWal86VvA6TkAQ&#10;Z06XnCv4Pm1e3kD4gKzROCYFN/KwWvZ7C0y1u/KB2mPIRYSwT1FBEUKVSumzgiz6sauIo/fjaosh&#10;yjqXusZrhFsjJ0kylxZLjgsFVrQuKPs7NlbB+9Y0zaVKtqPp/pz9tl/mfBhtlBoOus8PEIG68Az/&#10;t3dawQweV+INkMs7AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfsJbvEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m184152,l,165107,,660431r552458,l736611,495323,736611,,184152,xem,165107nfl552458,165107,736611,em552458,165107nfl552458,660431e" fillcolor="#4f81bd" strokecolor="#243f60" strokeweight="2pt">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
                     <v:path arrowok="t" o:extrusionok="f"/>
                   </v:shape>
                   <v:shape id="Forma libre: forma 5" o:spid="_x0000_s1031" style="position:absolute;left:1079;top:825;width:3747;height:2350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="374705,235011" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCUhH6hwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbzVZakW3TUoUtXqS1Wnp9bF43SzcvYfNs139vhILHYWa+YebLwXfqTH1qAxsYjwpQ&#10;xHWwLTcGvj6rh2dQSZAtdoHJwA8lWC5ub+ZY2nDhDzrvpFEZwqlEA04kllqn2pHHNAqROHvH0HuU&#10;LPtG2x4vGe47/VgUT9pjy3nBYaRXR/Vp9+0NrNJBXva0idWW4nTjKruWybsx93fDagZKaJD/8LX9&#10;Zg1M4e9KvgF68QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUhH6hwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" adj="-11796480,,5400" path="m,l,235011r374705,l374705,,,xe" filled="f" stroked="f">
                     <v:stroke joinstyle="miter"/>
                     <v:formulas/>
                     <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,374705,235011"/>
                     <v:textbox inset="7pt,3pt,7pt,3pt">
                       <w:txbxContent>
-                        <w:p w14:paraId="45360E28" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+                        <w:p w14:paraId="45360E28" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
                           <w:pPr>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                             </w:rPr>
                             <w:t>(a)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:shape id="Forma libre: forma 6" o:spid="_x0000_s1032" style="position:absolute;left:15960;top:1221;width:3747;height:2343;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="374705,234311" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBdk+ZBwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemo22SIyuooVAD4WSWOj1kX1mo9m3Ibua9N93C4Ueh5n5htnuJ9uJOw2+daxgkaQg&#10;iGunW24UfJ6KpwyED8gaO8ek4Js87Hezhy3m2o1c0r0KjYgQ9jkqMCH0uZS+NmTRJ64njt7ZDRZD&#10;lEMj9YBjhNtOLtN0JS22HBcM9vRqqL5WN6vgfHz/uBUXU5jUloa/uuxl/eyVepxPhw2IQFP4D/+1&#10;37SCFfxeiTdA7n4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXZPmQcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" adj="-11796480,,5400" path="m,l,234311r374705,l374705,,,xe" filled="f" stroked="f">
                     <v:stroke joinstyle="miter"/>
                     <v:formulas/>
                     <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,374705,234311"/>
                     <v:textbox inset="7pt,3pt,7pt,3pt">
                       <w:txbxContent>
-                        <w:p w14:paraId="719EE397" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+                        <w:p w14:paraId="719EE397" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
                           <w:pPr>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                             </w:rPr>
                             <w:t>(b)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD0E806" w14:textId="77777777" w:rsidR="0072482B" w:rsidRPr="000169BF" w:rsidRDefault="00BA0028">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -3552,146 +3553,50 @@
       <w:r w:rsidRPr="006C6184">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C6184">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C6184">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> tamaño 11, justificado, interlineado simple, espaciado posterior 6 puntos. </w:t>
-      </w:r>
-[...94 lines deleted...]
-        <w:t>, justificado, interlineado simple, espaciado posterior 6 puntos. Indicar colaboradores, fuentes de financiamiento, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A9C113" w14:textId="77777777" w:rsidR="00B03D3A" w:rsidRPr="00653ECF" w:rsidRDefault="00B03D3A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D120689" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3870,71 +3775,71 @@
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Área de sección transversal, m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A63B697" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="5A63B697" w14:textId="54402636" w:rsidR="0072482B" w:rsidRDefault="00067BD3">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t></w:t>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E6093C0" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
@@ -4007,72 +3912,74 @@
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Coeficiente de difusión, m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54690FAA" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="54690FAA" w14:textId="5FC9F0EB" w:rsidR="0072482B" w:rsidRDefault="00067BD3">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t></w:t>
+              <w:sym w:font="Symbol" w:char="F068"/>
             </w:r>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D8AC9F8" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Eficiencia</w:t>
@@ -4706,77 +4613,2367 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3634CD3C" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B0EEE72" w14:textId="53814F99" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+    <w:p w14:paraId="2B0EEE72" w14:textId="35EEAE82" w:rsidR="0072482B" w:rsidRDefault="0072482B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22D7781A" w14:textId="3B0EA83E" w:rsidR="00281BA8" w:rsidRDefault="00281BA8">
+    <w:p w14:paraId="4D430845" w14:textId="77777777" w:rsidR="00E31AB0" w:rsidRDefault="00E31AB0" w:rsidP="00E31AB0">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agradecimientos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA11C6E" w14:textId="77777777" w:rsidR="00E31AB0" w:rsidRDefault="00E31AB0" w:rsidP="00E31AB0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653ECF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00653ECF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00653ECF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tamaño 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653ECF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, justificado, interlineado simple, espaciado posterior 6 puntos. Indicar colaboradores, fuentes de financiamiento, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A9768A" w14:textId="7C1B8FE9" w:rsidR="00E31AB0" w:rsidRDefault="00E31AB0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48FDCADB" w14:textId="51799E39" w:rsidR="00E31AB0" w:rsidRDefault="00E31AB0" w:rsidP="00E31AB0">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contribución de autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D7781A" w14:textId="28C63C91" w:rsidR="00281BA8" w:rsidRPr="00B37338" w:rsidRDefault="00081E3F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Agregar filas si hay más autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31AB0" w:rsidRPr="00653ECF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00831B8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Marcar con una X en cada rubro de colaboración para cada autor</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1932"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00213F6C" w:rsidRPr="00213F6C" w14:paraId="7D38AAF0" w14:textId="77777777" w:rsidTr="00B37338">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="524448AF" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00213F6C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00741751">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7932" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20A536EB" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00213F6C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00741751">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Colaboración académica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00213F6C" w:rsidRPr="00213F6C" w14:paraId="75C0B9B9" w14:textId="77777777" w:rsidTr="00B37338">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0202A3AA" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00213F6C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00741751">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>utor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00213F6C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4D6894" w14:textId="7EFDB3E8" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B1DBF8" w14:textId="65EBDA78" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3050A0A5" w14:textId="4E82D7CA" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="202FB4D5" w14:textId="592B0FA9" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61390F84" w14:textId="6404BA02" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6515275F" w14:textId="2460C2FC" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77946158" w14:textId="2F24F25F" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12675426" w14:textId="37730286" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2113EDEE" w14:textId="5234AA9E" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="149B78D0" w14:textId="2585A33D" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7683A1" w14:textId="71D6F49C" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA47693" w14:textId="7B4191B5" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C65E35B" w14:textId="474BEE57" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD000EF" w14:textId="6596E714" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00213F6C" w:rsidRPr="00213F6C" w14:paraId="6B87EBC2" w14:textId="77777777" w:rsidTr="00B37338">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA1D36F" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00213F6C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00741751">
+              <w:t>Autor 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44393273" w14:textId="7A9FEE86" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00831B8A" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6151399F" w14:textId="648E882F" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="041C6C6C" w14:textId="4B0B5681" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51780EAD" w14:textId="384DFB0E" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00F72941" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05D7D978" w14:textId="3147A49B" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44BE832C" w14:textId="2482A620" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BBAF9C3" w14:textId="432BEEF8" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0C9252" w14:textId="077B75AA" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10561D86" w14:textId="265DBEDF" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52B746F7" w14:textId="757028C1" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2A4ECA" w14:textId="6AD879B5" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1D8C26" w14:textId="0DC20FDD" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9675CE" w14:textId="68E7558B" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D323E2B" w14:textId="0DC9A18C" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00213F6C" w:rsidRPr="00213F6C" w14:paraId="378FE94B" w14:textId="77777777" w:rsidTr="00B37338">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="586C6025" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00213F6C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00741751">
+              <w:t>Autor 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50B15038" w14:textId="0B47287E" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5F59F2" w14:textId="43E918D4" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0A7E72" w14:textId="22A5230D" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00F72941" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43A1939C" w14:textId="6AFA5C93" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28A8AA5B" w14:textId="21BE51E4" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="699C2100" w14:textId="1D584D41" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25AAE2D4" w14:textId="343E70D5" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00F72941" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27CCB316" w14:textId="78190445" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72FF2530" w14:textId="72C5C965" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4142863E" w14:textId="28CC0B1F" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3024D044" w14:textId="36D37F9A" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F568F15" w14:textId="6AD2FA87" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06BBCBF5" w14:textId="3AE2071A" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8C39BD" w14:textId="0C37463E" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00213F6C" w:rsidRPr="00213F6C" w14:paraId="0EC5834E" w14:textId="77777777" w:rsidTr="00B37338">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26F5AFCC" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00213F6C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00741751">
+              <w:t>Autor 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A65FEE0" w14:textId="3F8E6B2D" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75EFA213" w14:textId="55B26F18" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0529B6C8" w14:textId="395CCC14" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C55BE25" w14:textId="380DE55F" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="706C60B7" w14:textId="082539A5" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08C72D11" w14:textId="17211109" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C189DE5" w14:textId="6A97528B" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="376E474A" w14:textId="4A469B40" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB1A758" w14:textId="11BED0A7" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="666D9D0E" w14:textId="60574772" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="162F03DF" w14:textId="0F5CC3C6" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24B43710" w14:textId="74CF30DC" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30B12B5E" w14:textId="4B924F06" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17D984BA" w14:textId="46EE709F" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00213F6C" w:rsidRPr="00213F6C" w14:paraId="07D3F2DD" w14:textId="77777777" w:rsidTr="00B37338">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4AEF7F" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00213F6C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00741751">
+              <w:t>Autor 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37D2C2C3" w14:textId="44635CA0" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8694B3" w14:textId="32E5504D" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6503530B" w14:textId="22465C36" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B95B9CB" w14:textId="004C4CFA" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0570B2" w14:textId="0A31BFA2" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC12F3C" w14:textId="31914ECB" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="073DF115" w14:textId="2E8898A8" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5675C3" w14:textId="4955243C" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05F0B075" w14:textId="625BE0A8" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAE1A4B" w14:textId="79C680DE" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B33AC61" w14:textId="4F4ABDCF" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2868C5E7" w14:textId="01607D1A" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="567CFF64" w14:textId="6DAC0C2F" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="145E7C51" w14:textId="7C5C5AB0" w:rsidR="00213F6C" w:rsidRPr="00741751" w:rsidRDefault="00213F6C" w:rsidP="00831B8A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="175E1840" w14:textId="5E1273C0" w:rsidR="00213F6C" w:rsidRDefault="00213F6C" w:rsidP="00B37338">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD" w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Administración del proyecto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD" w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Obtención de financiación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Análisis formal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD" w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Conceptualización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD" w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Curación de datos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Escritura, r</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD" w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>evisión y edición</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD" w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Investigación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD" w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Metodología</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD" w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Recursos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD" w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Redacción</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD" w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> borrador original</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD" w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Software</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD" w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Supervisión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD" w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Validación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD" w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Visualización</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7EFD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1E270E" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C" w:rsidP="00213F6C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C5C183" w14:textId="77777777" w:rsidR="00E31AB0" w:rsidRPr="00E31AB0" w:rsidRDefault="00E31AB0" w:rsidP="00E31AB0">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E31AB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Declaración sobre uso de inteligencia artificial (IA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4788CAE8" w14:textId="4131012F" w:rsidR="00E31AB0" w:rsidRPr="00213F6C" w:rsidRDefault="00E31AB0" w:rsidP="00E31AB0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Elegir una de las siguientes opciones (para la tercer</w:t>
+      </w:r>
+      <w:r w:rsidR="00213F6C" w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opción, puede incluir más de un párrafo si se usaron diferentes plataformas de IA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1B067F" w14:textId="092A5EE7" w:rsidR="00E31AB0" w:rsidRPr="00213F6C" w:rsidRDefault="00E31AB0" w:rsidP="00E31AB0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Los/as autores/as declaran no haber utilizado herramientas de IA en ninguno de los aspectos relacionados con la elaboración del presente artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9DA7DD" w14:textId="2A60D6BA" w:rsidR="00E31AB0" w:rsidRPr="00213F6C" w:rsidRDefault="00E31AB0" w:rsidP="00E31AB0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Los/as autores/as declaran no haber utilizado herramientas de IA para la conceptualización, análisis y redacción del presente artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D5A6B8" w14:textId="655013FF" w:rsidR="00E31AB0" w:rsidRPr="00213F6C" w:rsidRDefault="00E31AB0" w:rsidP="00E31AB0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los/as autores/as declaran haber utilizado la herramienta de IA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[nombre] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[tarea/s realizada/s]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Esto permitió </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[tarea/s facilitada/s]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, pero se realizó una revisión final para garantizar que el artículo cumpliera los estándares de calidad de la revista</w:t>
+      </w:r>
+      <w:r w:rsidR="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3C591B81" w14:textId="77777777" w:rsidR="00281BA8" w:rsidRDefault="00281BA8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76DE4688" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5858,50 +8055,51 @@
       </w:r>
       <w:r w:rsidRPr="00B15539">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Tesis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D00E236" w14:textId="1BC6F83C" w:rsidR="00E05AA5" w:rsidRPr="00B15539" w:rsidRDefault="00E05AA5" w:rsidP="00E05AA5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B15539">
+        <w:lastRenderedPageBreak/>
         <w:t>Demarchi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B15539">
         <w:t>, S.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15539">
         <w:t xml:space="preserve">M. (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6120">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Desarrollo de geles deshidratados de rosa mosqueta: comparación de formulaciones con sacarosa y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A6120">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>polidextrosa</w:t>
       </w:r>
@@ -6136,52 +8334,50 @@
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B69BA7E" w14:textId="4704029E" w:rsidR="00E05AA5" w:rsidRPr="00F01747" w:rsidRDefault="00FC33C0" w:rsidP="00E05AA5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00F01747">
         <w:t>Código Alimentario Argentino</w:t>
       </w:r>
       <w:r w:rsidR="00281BA8">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00F01747">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115633DE" w14:textId="0315C116" w:rsidR="00157CD8" w:rsidRPr="00F01747" w:rsidRDefault="00157CD8" w:rsidP="00E05AA5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="left"/>
@@ -6417,79 +8613,80 @@
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF2995">
         <w:t xml:space="preserve">Ruiz, A. y García, D. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="001301B4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>La lista final de referencias. Composición según las Normas APA séptima edición</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2995">
         <w:t xml:space="preserve"> [Material técnico]. Universidad Nacional de La Plata. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2995">
         <w:rPr>
           <w:color w:val="6F2F9F"/>
         </w:rPr>
         <w:t>http://sedici.unlp.edu.ar/handle/10915/164813</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001B2B0D" w:rsidRPr="00DF2995" w:rsidSect="00B759DC">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1871" w:right="1021" w:bottom="1247" w:left="1021" w:header="851" w:footer="851" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E678A1D" w14:textId="77777777" w:rsidR="00316209" w:rsidRDefault="00316209">
+    <w:p w14:paraId="355A9461" w14:textId="77777777" w:rsidR="003B55B9" w:rsidRDefault="003B55B9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05B42460" w14:textId="77777777" w:rsidR="00316209" w:rsidRDefault="00316209">
+    <w:p w14:paraId="31149E99" w14:textId="77777777" w:rsidR="003B55B9" w:rsidRDefault="003B55B9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6547,482 +8744,441 @@
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6DC4EDEF" w14:textId="07AE78A3" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+  <w:p w14:paraId="4A5384E7" w14:textId="77777777" w:rsidR="00A432B7" w:rsidRDefault="00A432B7">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="6DC4EDEF" w14:textId="07AE78A3" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00300B0A">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="5A0E00D0" w14:textId="77777777" w:rsidR="00547E63" w:rsidRDefault="00547E63" w:rsidP="00E52597">
+  <w:p w14:paraId="5A0E00D0" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C" w:rsidP="00E52597">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2FAF74E6" w14:textId="56326969" w:rsidR="00C26183" w:rsidRPr="00D003AF" w:rsidRDefault="00C26183" w:rsidP="00C26183">
+  <w:p w14:paraId="2FAF74E6" w14:textId="56326969" w:rsidR="00213F6C" w:rsidRPr="00D003AF" w:rsidRDefault="00213F6C" w:rsidP="00C26183">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D003AF">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t>ISSN</w:t>
     </w:r>
     <w:r w:rsidRPr="00D003AF">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
-      <w:t xml:space="preserve">: </w:t>
-[...47 lines deleted...]
-      <w:t>Alimentos, Argentina</w:t>
+      <w:t>: 3008-9336, Universidad Nacional de La Plata, Centro de Investigación y Desarrollo en Ciencia y Tecnología de los Alimentos, Argentina</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="615E0200" w14:textId="77777777" w:rsidR="00C26183" w:rsidRPr="00D003AF" w:rsidRDefault="00C26183" w:rsidP="00C26183">
+  <w:p w14:paraId="615E0200" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRPr="00D003AF" w:rsidRDefault="00213F6C" w:rsidP="00C26183">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D003AF">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t>Recibido</w:t>
     </w:r>
     <w:r w:rsidRPr="00D003AF">
       <w:rPr>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="099DB003" w14:textId="77777777" w:rsidR="00C26183" w:rsidRPr="00D003AF" w:rsidRDefault="00C26183" w:rsidP="00C26183">
+  <w:p w14:paraId="099DB003" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRPr="00D003AF" w:rsidRDefault="00213F6C" w:rsidP="00C26183">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D003AF">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t>Aceptado</w:t>
     </w:r>
     <w:r w:rsidRPr="00D003AF">
       <w:rPr>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1789DFE2" w14:textId="213CFC4E" w:rsidR="00E52597" w:rsidRPr="00D003AF" w:rsidRDefault="00C26183" w:rsidP="00C26183">
+  <w:p w14:paraId="1789DFE2" w14:textId="213CFC4E" w:rsidR="00213F6C" w:rsidRPr="00D003AF" w:rsidRDefault="00213F6C" w:rsidP="00C26183">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D003AF">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t>Publicado:</w:t>
     </w:r>
     <w:r w:rsidRPr="00D003AF">
       <w:rPr>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5FEE0260" w14:textId="7080B8CA" w:rsidR="0072482B" w:rsidRPr="00300B0A" w:rsidRDefault="00C26183" w:rsidP="00C26183">
+  <w:p w14:paraId="5FEE0260" w14:textId="5383D720" w:rsidR="00213F6C" w:rsidRPr="00300B0A" w:rsidRDefault="00213F6C" w:rsidP="00C26183">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D003AF">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t>DOI</w:t>
     </w:r>
     <w:r w:rsidRPr="00D003AF">
       <w:rPr>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:r w:rsidR="00215C10" w:rsidRPr="00D003AF">
-[...5 lines deleted...]
-    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="00A432B7" w:rsidRPr="00FC423C">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.24215/30089336e00Y</w:t>
+      </w:r>
+    </w:hyperlink>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4531"/>
       <w:gridCol w:w="5323"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C26183" w:rsidRPr="00300B0A" w14:paraId="5C0A5ECF" w14:textId="77777777" w:rsidTr="00C26183">
+    <w:tr w:rsidR="00213F6C" w:rsidRPr="00300B0A" w14:paraId="5C0A5ECF" w14:textId="77777777" w:rsidTr="00C26183">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4531" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="29BDFE42" w14:textId="176BBA04" w:rsidR="00C26183" w:rsidRPr="00300B0A" w:rsidRDefault="00C26183" w:rsidP="00C26183">
+        <w:p w14:paraId="29BDFE42" w14:textId="176BBA04" w:rsidR="00213F6C" w:rsidRPr="00300B0A" w:rsidRDefault="00213F6C" w:rsidP="00C26183">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00300B0A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ACBF1BD" wp14:editId="5DBB5C6C">
                 <wp:extent cx="818515" cy="280670"/>
                 <wp:effectExtent l="0" t="0" r="635" b="5080"/>
                 <wp:docPr id="27" name="image2.png"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image2.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
+                        <a:blip r:embed="rId2">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="818515" cy="280670"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5323" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2CC58419" w14:textId="42B9903F" w:rsidR="00C26183" w:rsidRPr="00281BA8" w:rsidRDefault="00C26183" w:rsidP="00C26183">
+        <w:p w14:paraId="2CC58419" w14:textId="42B9903F" w:rsidR="00213F6C" w:rsidRPr="00281BA8" w:rsidRDefault="00213F6C" w:rsidP="00C26183">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
             </w:pBdr>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00300B0A">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Esta obra está bajo una </w:t>
           </w:r>
-          <w:r w:rsidR="00281BA8">
+          <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00281BA8">
+          <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> HYPERLINK "https://creativecommons.org/licenses/by-nc-sa/4.0/deed.es" </w:instrText>
           </w:r>
-          <w:r w:rsidR="00281BA8">
-[...5 lines deleted...]
-          <w:r w:rsidR="00281BA8">
+          <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00281BA8">
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Licencia </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00281BA8">
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Creative</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00281BA8">
@@ -7030,51 +9186,51 @@
               <w:rStyle w:val="Hipervnculo"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00281BA8">
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Commons</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00281BA8">
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="78CFEED5" w14:textId="316ED651" w:rsidR="00C26183" w:rsidRPr="00300B0A" w:rsidRDefault="00C26183" w:rsidP="00C26183">
+        <w:p w14:paraId="78CFEED5" w14:textId="316ED651" w:rsidR="00213F6C" w:rsidRPr="00300B0A" w:rsidRDefault="00213F6C" w:rsidP="00C26183">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
             </w:pBdr>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00281BA8">
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Atribución-</w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00281BA8">
@@ -7090,225 +9246,225 @@
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00281BA8">
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>CompartirIgual</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00281BA8">
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> 4.0 Internacional</w:t>
           </w:r>
-          <w:r w:rsidR="00281BA8">
+          <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="35DBB134" w14:textId="77777777" w:rsidR="00C26183" w:rsidRPr="00300B0A" w:rsidRDefault="00C26183" w:rsidP="00AA6A97">
+  <w:p w14:paraId="35DBB134" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRPr="00300B0A" w:rsidRDefault="00213F6C" w:rsidP="00AA6A97">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41E49B8C" w14:textId="77777777" w:rsidR="00316209" w:rsidRDefault="00316209">
+    <w:p w14:paraId="671ED8FB" w14:textId="77777777" w:rsidR="003B55B9" w:rsidRDefault="003B55B9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2249AD8C" w14:textId="77777777" w:rsidR="00316209" w:rsidRDefault="00316209">
+    <w:p w14:paraId="63097951" w14:textId="77777777" w:rsidR="003B55B9" w:rsidRDefault="003B55B9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7FE53492" w14:textId="56597491" w:rsidR="00281BA8" w:rsidRPr="00281BA8" w:rsidRDefault="00281BA8">
+    <w:p w14:paraId="7FE53492" w14:textId="56597491" w:rsidR="00213F6C" w:rsidRPr="00281BA8" w:rsidRDefault="00213F6C">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00281BA8">
         <w:t xml:space="preserve">Recuperado de </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008F65B1">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>https://www.argentina.gob.ar/anmat/codigoalimentario</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="70714E74" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+  <w:p w14:paraId="70714E74" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="45DBA53C" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+  <w:p w14:paraId="45DBA53C" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="165EDA9F" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+  <w:p w14:paraId="165EDA9F" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4FF5C7D9" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+  <w:p w14:paraId="4FF5C7D9" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2300B19E" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+  <w:p w14:paraId="2300B19E" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
@@ -7336,75 +9492,75 @@
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>Título</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6CAAAF72" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+  <w:p w14:paraId="6CAAAF72" w14:textId="77777777" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="501C2187" w14:textId="1104DB17" w:rsidR="0072482B" w:rsidRDefault="00131AB9">
+  <w:p w14:paraId="501C2187" w14:textId="1104DB17" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7716"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2582A68F" wp14:editId="26A7AC3B">
@@ -7436,171 +9592,135 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1483200" cy="468000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BA0028">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t xml:space="preserve">Investigaciones Básicas y Aplicadas en Alimentos </w:t>
-[...5 lines deleted...]
-      <w:t>(N° X), e00Y, Año</w:t>
+      <w:t>Investigaciones Básicas y Aplicadas en Alimentos (N° X), e00Y, Año</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="623F152D" w14:textId="13B72574" w:rsidR="0072482B" w:rsidRDefault="00B15539">
+  <w:p w14:paraId="623F152D" w14:textId="13B72574" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7716"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t xml:space="preserve">Apellido </w:t>
+      <w:t xml:space="preserve">Apellido 1° Autor, </w:t>
     </w:r>
-    <w:r w:rsidR="00BA0028">
-[...5 lines deleted...]
-    <w:r w:rsidR="00BA0028" w:rsidRPr="00310677">
+    <w:r w:rsidRPr="00310677">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>et al</w:t>
     </w:r>
-    <w:r w:rsidR="00BA0028">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="291C5716" w14:textId="50CB3D59" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+  <w:p w14:paraId="291C5716" w14:textId="50CB3D59" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7716"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>Título artículo</w:t>
+      <w:t>Título artículo (si ocupa más de una línea, dejar solo una línea</w:t>
     </w:r>
-    <w:r w:rsidR="00E52597">
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (si </w:t>
-[...24 lines deleted...]
-      <w:t>…</w:t>
+      <w:t>…)…</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="43458855" w14:textId="55F9C495" w:rsidR="00AD0721" w:rsidRDefault="00131AB9">
+  <w:p w14:paraId="43458855" w14:textId="55F9C495" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
@@ -7633,124 +9753,82 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1483200" cy="468000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BA0028">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>Investigaciones Básicas y Aplicadas en Alimentos</w:t>
-[...29 lines deleted...]
-      <w:t>e00Y, Año</w:t>
+      <w:t>Investigaciones Básicas y Aplicadas en Alimentos (N° X), e00Y, Año</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1E10FB31" w14:textId="4E6B85CB" w:rsidR="0072482B" w:rsidRDefault="00AD0721">
+  <w:p w14:paraId="1E10FB31" w14:textId="4E6B85CB" w:rsidR="00213F6C" w:rsidRDefault="00213F6C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>Sección</w:t>
-[...11 lines deleted...]
-      <w:t xml:space="preserve"> Artículos Científicos</w:t>
+      <w:t>Sección: Artículos Científicos</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DB5E07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B78CB3E"/>
     <w:lvl w:ilvl="0" w:tplc="2C0A0001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -7950,234 +10028,249 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="120"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0072482B"/>
     <w:rsid w:val="0000224E"/>
     <w:rsid w:val="000169BF"/>
     <w:rsid w:val="0005080D"/>
+    <w:rsid w:val="00067BD3"/>
     <w:rsid w:val="000721F9"/>
     <w:rsid w:val="00076853"/>
+    <w:rsid w:val="00081E3F"/>
     <w:rsid w:val="000919D1"/>
     <w:rsid w:val="000947E7"/>
     <w:rsid w:val="000B1A4D"/>
     <w:rsid w:val="000C4EFD"/>
     <w:rsid w:val="000D751B"/>
     <w:rsid w:val="000E376A"/>
     <w:rsid w:val="000F4844"/>
     <w:rsid w:val="00102EB3"/>
     <w:rsid w:val="001301B4"/>
     <w:rsid w:val="00130EE3"/>
     <w:rsid w:val="00131AB9"/>
     <w:rsid w:val="00132860"/>
     <w:rsid w:val="00146D4B"/>
     <w:rsid w:val="00157CD8"/>
     <w:rsid w:val="00175126"/>
     <w:rsid w:val="0018096E"/>
     <w:rsid w:val="00191D14"/>
     <w:rsid w:val="00195FB5"/>
     <w:rsid w:val="001A6120"/>
     <w:rsid w:val="001B2860"/>
     <w:rsid w:val="001B2B0D"/>
     <w:rsid w:val="001B3B07"/>
     <w:rsid w:val="001D103C"/>
     <w:rsid w:val="001F7D9A"/>
+    <w:rsid w:val="00213F6C"/>
     <w:rsid w:val="00215C10"/>
     <w:rsid w:val="00281BA8"/>
     <w:rsid w:val="00285865"/>
     <w:rsid w:val="0029018C"/>
     <w:rsid w:val="002B7261"/>
     <w:rsid w:val="002E5699"/>
     <w:rsid w:val="002F3219"/>
     <w:rsid w:val="003009DB"/>
     <w:rsid w:val="00300B0A"/>
     <w:rsid w:val="00310677"/>
     <w:rsid w:val="00316209"/>
     <w:rsid w:val="003231DB"/>
     <w:rsid w:val="00327C3E"/>
     <w:rsid w:val="0037595B"/>
+    <w:rsid w:val="003B55B9"/>
     <w:rsid w:val="0044054B"/>
     <w:rsid w:val="004B453B"/>
     <w:rsid w:val="004C6297"/>
     <w:rsid w:val="004E7AC9"/>
     <w:rsid w:val="00514B84"/>
     <w:rsid w:val="00525186"/>
     <w:rsid w:val="00547E63"/>
     <w:rsid w:val="00550653"/>
+    <w:rsid w:val="00551516"/>
     <w:rsid w:val="005700E4"/>
     <w:rsid w:val="005D2B14"/>
     <w:rsid w:val="005E3783"/>
     <w:rsid w:val="0062278D"/>
     <w:rsid w:val="00633D56"/>
     <w:rsid w:val="006379C2"/>
     <w:rsid w:val="0064092E"/>
     <w:rsid w:val="00641287"/>
     <w:rsid w:val="00646BAD"/>
     <w:rsid w:val="00651A71"/>
     <w:rsid w:val="00653ECF"/>
+    <w:rsid w:val="00676C31"/>
     <w:rsid w:val="0068550A"/>
     <w:rsid w:val="006B30E7"/>
     <w:rsid w:val="006C6184"/>
     <w:rsid w:val="006C7278"/>
     <w:rsid w:val="006E7D2C"/>
     <w:rsid w:val="007026B6"/>
     <w:rsid w:val="0072482B"/>
+    <w:rsid w:val="00741751"/>
     <w:rsid w:val="007735ED"/>
     <w:rsid w:val="00784DE7"/>
     <w:rsid w:val="00790717"/>
     <w:rsid w:val="00791145"/>
+    <w:rsid w:val="007A7EFD"/>
     <w:rsid w:val="007B4CE6"/>
     <w:rsid w:val="007C1910"/>
     <w:rsid w:val="007C59C1"/>
     <w:rsid w:val="007C6F1D"/>
     <w:rsid w:val="007F4B97"/>
     <w:rsid w:val="00800AC7"/>
     <w:rsid w:val="00800F47"/>
     <w:rsid w:val="00803C8D"/>
     <w:rsid w:val="00807360"/>
+    <w:rsid w:val="00831B8A"/>
     <w:rsid w:val="00880422"/>
     <w:rsid w:val="008846F3"/>
     <w:rsid w:val="008B4D25"/>
     <w:rsid w:val="008C66D6"/>
     <w:rsid w:val="008F039E"/>
     <w:rsid w:val="008F443C"/>
     <w:rsid w:val="008F7ABA"/>
     <w:rsid w:val="009339E8"/>
     <w:rsid w:val="00941D5A"/>
     <w:rsid w:val="009765BA"/>
     <w:rsid w:val="00977DD1"/>
     <w:rsid w:val="00984057"/>
     <w:rsid w:val="00994752"/>
     <w:rsid w:val="009C79E9"/>
     <w:rsid w:val="009D5917"/>
     <w:rsid w:val="009E68E2"/>
     <w:rsid w:val="009F3A11"/>
+    <w:rsid w:val="00A432B7"/>
     <w:rsid w:val="00A5418F"/>
     <w:rsid w:val="00A73D5C"/>
     <w:rsid w:val="00A8783B"/>
     <w:rsid w:val="00A955C0"/>
     <w:rsid w:val="00A96C61"/>
+    <w:rsid w:val="00AA0EF6"/>
     <w:rsid w:val="00AA6A97"/>
     <w:rsid w:val="00AB15BD"/>
     <w:rsid w:val="00AD0721"/>
     <w:rsid w:val="00AE7143"/>
     <w:rsid w:val="00AF5B2A"/>
     <w:rsid w:val="00B03D3A"/>
     <w:rsid w:val="00B15539"/>
     <w:rsid w:val="00B15CE5"/>
     <w:rsid w:val="00B239A6"/>
+    <w:rsid w:val="00B37338"/>
     <w:rsid w:val="00B54236"/>
     <w:rsid w:val="00B759DC"/>
     <w:rsid w:val="00B819A7"/>
     <w:rsid w:val="00B9762E"/>
     <w:rsid w:val="00BA0028"/>
     <w:rsid w:val="00BA1467"/>
     <w:rsid w:val="00BE3787"/>
     <w:rsid w:val="00C03484"/>
     <w:rsid w:val="00C12D6B"/>
     <w:rsid w:val="00C26183"/>
     <w:rsid w:val="00C47A68"/>
     <w:rsid w:val="00C531C4"/>
     <w:rsid w:val="00C640C1"/>
     <w:rsid w:val="00C823B6"/>
     <w:rsid w:val="00C960D3"/>
     <w:rsid w:val="00CA1D80"/>
     <w:rsid w:val="00CA5104"/>
     <w:rsid w:val="00CF7713"/>
     <w:rsid w:val="00D003AF"/>
     <w:rsid w:val="00D14CBF"/>
     <w:rsid w:val="00D31D15"/>
     <w:rsid w:val="00D37AC2"/>
     <w:rsid w:val="00D76392"/>
     <w:rsid w:val="00DA0583"/>
     <w:rsid w:val="00DA0B26"/>
     <w:rsid w:val="00DA5C19"/>
     <w:rsid w:val="00DB0BCB"/>
     <w:rsid w:val="00DF2995"/>
     <w:rsid w:val="00E04E0E"/>
     <w:rsid w:val="00E05AA5"/>
     <w:rsid w:val="00E14F2F"/>
     <w:rsid w:val="00E15C20"/>
     <w:rsid w:val="00E267A7"/>
+    <w:rsid w:val="00E31AB0"/>
     <w:rsid w:val="00E402B6"/>
     <w:rsid w:val="00E52597"/>
     <w:rsid w:val="00E814E8"/>
     <w:rsid w:val="00E96422"/>
     <w:rsid w:val="00EA7E47"/>
     <w:rsid w:val="00EC01EC"/>
     <w:rsid w:val="00EC6B55"/>
     <w:rsid w:val="00EF330F"/>
+    <w:rsid w:val="00F011B5"/>
     <w:rsid w:val="00F01747"/>
     <w:rsid w:val="00F10D3E"/>
     <w:rsid w:val="00F5034C"/>
+    <w:rsid w:val="00F72941"/>
     <w:rsid w:val="00FC22FB"/>
     <w:rsid w:val="00FC33C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -9105,66 +11198,110 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00281BA8"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00281BA8"/>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00281BA8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E31AB0"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="136073792">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="875966137">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.carbpol.2014.10.040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1006/fstl.1996.0130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/61604" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.carbpol.2014.10.040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1006/fstl.1996.0130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/61604" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24215/30089336e00Y" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.argentina.gob.ar/anmat/codigoalimentario" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -9446,77 +11583,77 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgCRwsvhYctD/54uwzoymkK3ICOcw==">CgMxLjA4AHIhMXhEekk1S01VOWtnSTZqRHcyc1FoVS1mRF9mSEk2M2st</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6537952-94DE-429A-B858-9552288E85C1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66DFCB6B-FF34-4834-81CE-29E34D3F9F8A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7940</Characters>
+  <Pages>5</Pages>
+  <Words>1647</Words>
+  <Characters>9061</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9365</CharactersWithSpaces>
+  <CharactersWithSpaces>10687</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>IBAA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>