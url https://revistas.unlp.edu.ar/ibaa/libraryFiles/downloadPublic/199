--- v0 (2025-12-27)
+++ v1 (2026-07-26)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="20B1C02E" w14:textId="4D90103E" w:rsidR="0072482B" w:rsidRPr="000C4EFD" w:rsidRDefault="005667DE" w:rsidP="00B15539">
+    <w:p w14:paraId="20B1C02E" w14:textId="4D90103E" w:rsidR="0072482B" w:rsidRPr="000C4EFD" w:rsidRDefault="00E46D1F" w:rsidP="00B15539">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:pict w14:anchorId="711BDE60">
           <v:shapetype id="_x0000_t16" coordsize="21600,21600" o:spt="16" adj="5400" path="m@0,l0@0,,21600@1,21600,21600@2,21600,xem0@0nfl@1@0,21600,em@1@0nfl@1,21600e">
@@ -1232,51 +1232,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Las ecuaciones deben escribirse con el Editor de ecuaciones de Word y deben mencionarse en el texto como </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. (1), etc. Deben incorporarse alineadas a la izquierda, con la numeración correspondiente a la derecha:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62094DE3" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="005667DE">
+    <w:p w14:paraId="62094DE3" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00E46D1F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </m:ctrlPr>
@@ -3510,185 +3510,89 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BA0028" w:rsidRPr="006C6184">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BA0028" w:rsidRPr="006C6184">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> tamaño 11, justificado, interlineado simple, espaciado posterior entre párrafos de 6 puntos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF59CA5" w14:textId="77777777" w:rsidR="000169BF" w:rsidRPr="006C6184" w:rsidRDefault="000169BF">
+    <w:p w14:paraId="0FF59CA5" w14:textId="0989B1D4" w:rsidR="000169BF" w:rsidRDefault="000169BF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="432767CD" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+    <w:p w14:paraId="6ED795CE" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00D15D26">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Agradecimientos</w:t>
+        <w:t>Nomenclatura</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C60747" w14:textId="6E16EDB2" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
-[...95 lines deleted...]
-    <w:p w14:paraId="57918425" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+    <w:p w14:paraId="5F9AE4C3" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00D15D26">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Si es necesario, se puede incorporar una Sección de nomenclatura, antes de las referencias, en Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
@@ -3700,1013 +3604,3319 @@
         <w:t xml:space="preserve"> tamaño 10, con el formato indicado. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="9854" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="3763"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0072482B" w14:paraId="792EFA9F" w14:textId="77777777">
+      <w:tr w:rsidR="00D15D26" w14:paraId="0A3E6BE2" w14:textId="77777777" w:rsidTr="00AF5F4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="04875922" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="54470074" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Símbolos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4614" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="57733116" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="42E94665" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Símbolos griegos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072482B" w14:paraId="1A10FEE0" w14:textId="77777777">
+      <w:tr w:rsidR="00D15D26" w14:paraId="3701293A" w14:textId="77777777" w:rsidTr="00AF5F4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A51999A" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="17BD72C1" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="477E7BE4" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="59E80BB0" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Área de sección transversal, m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A63B697" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="361533E8" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t></w:t>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6093C0" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="6675245E" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Difusividad térmica, m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072482B" w14:paraId="3073076F" w14:textId="77777777">
+      <w:tr w:rsidR="00D15D26" w14:paraId="09B856BB" w14:textId="77777777" w:rsidTr="00AF5F4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="190E8DDA" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="4297724F" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6499B1" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="47090B2E" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Coeficiente de difusión, m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54690FAA" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="40FEAC51" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t></w:t>
+              <w:sym w:font="Symbol" w:char="F068"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8AC9F8" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="052579A5" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Eficiencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072482B" w14:paraId="4BDF8436" w14:textId="77777777">
+      <w:tr w:rsidR="00D15D26" w14:paraId="25054A8D" w14:textId="77777777" w:rsidTr="00AF5F4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47F10D15" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="7FE408B7" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="058FBDB8" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="6A2F4AF1" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Coeficiente de transferencia de energía, W/(m</w:t>
+              <w:t>Coeficiente de transferencia de energía, W</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> K)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="766DDC36" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="335AE022" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA5EF70" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="4055575C" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072482B" w14:paraId="5338F804" w14:textId="77777777">
+      <w:tr w:rsidR="00D15D26" w14:paraId="32FCA9B0" w14:textId="77777777" w:rsidTr="00AF5F4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58DFF471" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="5709CCCD" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22B17150" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="2E02BC8D" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Tiempo, s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C54D0E0" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="3A082C2A" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CDDC771" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="669310E9" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072482B" w14:paraId="35B55293" w14:textId="77777777">
+      <w:tr w:rsidR="00D15D26" w14:paraId="2195816F" w14:textId="77777777" w:rsidTr="00AF5F4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8F939C" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="2206A61F" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1E9F90" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="741FBD4A" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Coordenada espacial, m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4614" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="57DC339F" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="00ADAB69" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Subíndices</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072482B" w14:paraId="23334A27" w14:textId="77777777">
+      <w:tr w:rsidR="00D15D26" w14:paraId="31FD78A2" w14:textId="77777777" w:rsidTr="00AF5F4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="082D95E4" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="7F935231" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57DC000D" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="51C52975" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFAE3B7" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="13D45548" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CFEBA07" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="53D87496" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Inicial</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072482B" w14:paraId="7A0196C0" w14:textId="77777777">
+      <w:tr w:rsidR="00D15D26" w14:paraId="49C1D352" w14:textId="77777777" w:rsidTr="00AF5F4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01B08912" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="6409A608" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C873547" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="6133702C" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A13D86A" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="0D633E13" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0662090B" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+          <w:p w14:paraId="33511C92" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Final</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072482B" w14:paraId="52A1EBF0" w14:textId="77777777">
+      <w:tr w:rsidR="00D15D26" w14:paraId="4917B8B9" w14:textId="77777777" w:rsidTr="00AF5F4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0146F3" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="2BD4D92A" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0BB438" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="1F9BFB13" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="720D76F2" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="3DFBC113" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0999215F" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="7E2AC014" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072482B" w14:paraId="22B23E5B" w14:textId="77777777">
+      <w:tr w:rsidR="00D15D26" w14:paraId="2731A8E4" w14:textId="77777777" w:rsidTr="00AF5F4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28E53965" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="2E167BFB" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD79E0C" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="2F9F1FCE" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76D721B3" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="0693F097" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3634CD3C" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+          <w:p w14:paraId="748180A8" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B0EEE72" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="0072482B">
+    <w:p w14:paraId="3728F00C" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00D15D26">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432767CD" w14:textId="77777777" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agradecimientos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C60747" w14:textId="6E16EDB2" w:rsidR="0072482B" w:rsidRDefault="00BA0028">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653ECF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00653ECF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00653ECF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tamaño 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00653ECF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653ECF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, justificado, interlineado simple, espaciado posterior 6 puntos. Indicar colaboradores, fuentes de financiamiento, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A9C113" w14:textId="72248571" w:rsidR="00B03D3A" w:rsidRDefault="00B03D3A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F69DC60" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00D15D26">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contribución de autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B381349" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00B37338" w:rsidRDefault="00D15D26" w:rsidP="00D15D26">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Agregar filas si hay más autores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653ECF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Marcar con una X en cada rubro de colaboración para cada autor</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1932"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D15D26" w:rsidRPr="00213F6C" w14:paraId="51A86542" w14:textId="77777777" w:rsidTr="00AF5F4D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7148AB23" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00741751">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7932" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDA52D5" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00741751">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Colaboración académica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15D26" w:rsidRPr="00213F6C" w14:paraId="3B419FB7" w14:textId="77777777" w:rsidTr="00AF5F4D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44417170" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00741751">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>utor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00213F6C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA9B513" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12945626" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB9A4C7" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF3503D" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="645A2E37" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72ABF022" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="492847BB" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2954A2AF" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF1CD92" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D682426" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3F6B91" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0E887E" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B973C7E" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F864D9" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00213F6C">
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15D26" w:rsidRPr="00213F6C" w14:paraId="4FF5703F" w14:textId="77777777" w:rsidTr="00AF5F4D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9902E0" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00741751">
+              <w:t>Autor 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C102B96" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6364D5A8" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6588C4" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="083C8EEA" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="164353F8" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF903F9" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1A27BE" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29739E62" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="538FE0E7" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51B3ECD0" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E90BACE" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="115B6979" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AEA0B83" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC8A882" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15D26" w:rsidRPr="00213F6C" w14:paraId="4A8350A0" w14:textId="77777777" w:rsidTr="00AF5F4D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15E005D1" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00741751">
+              <w:t>Autor 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4BF01A" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5246F2BB" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06DACF3F" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="134D592A" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1962595B" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0ABB44" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FBF1D48" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71D33D7A" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEA67DB" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9F242F" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3C00EE" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFC8CFF" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65B9C0A4" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="222041A6" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15D26" w:rsidRPr="00213F6C" w14:paraId="4777D2DC" w14:textId="77777777" w:rsidTr="00AF5F4D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB8E35E" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00741751">
+              <w:t>Autor 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11F74D71" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="576295AE" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1525CD" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52581166" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17A04D80" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC9DA00" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09BD1C2D" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36EEACA9" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D629FB7" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9624E5" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1230F1" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06EC7FE5" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39F32EB6" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4153D0A3" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15D26" w:rsidRPr="00213F6C" w14:paraId="0F4F7F37" w14:textId="77777777" w:rsidTr="00AF5F4D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE10D00" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00741751">
+              <w:t>Autor 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06BC92FE" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5FD386" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76426676" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C61B234" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFE601C" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BBA0FAE" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF84346" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E39D60D" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD5BA38" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2155B5CF" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="702C9A44" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A271B42" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="494DBD38" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4660EC21" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00741751" w:rsidRDefault="00D15D26" w:rsidP="00AF5F4D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="77D0108F" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26" w:rsidP="00D15D26">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Administración del proyecto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Obtención de financiación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Análisis formal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Conceptualización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Curación de datos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: Escritura, r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>evisión y edición</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Investigación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Metodología</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Recursos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Redacción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> borrador original</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Software</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Supervisión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Validación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Visualización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E202487" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00653ECF" w:rsidRDefault="00D15D26">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="615C4F6F" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00E31AB0" w:rsidRDefault="00D15D26" w:rsidP="00D15D26">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E31AB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Declaración sobre uso de inteligencia artificial (IA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D603C0D" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00213F6C" w:rsidRDefault="00D15D26" w:rsidP="00D15D26">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Elegir una de las siguientes opciones (para la tercera opción, puede incluir más de un párrafo si se usaron diferentes plataformas de IA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FEC99AF" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00213F6C" w:rsidRDefault="00D15D26" w:rsidP="00D15D26">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Los/as autores/as declaran no haber utilizado herramientas de IA en ninguno de los aspectos relacionados con la elaboración del presente artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D0BC0C" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00213F6C" w:rsidRDefault="00D15D26" w:rsidP="00D15D26">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Los/as autores/as declaran no haber utilizado herramientas de IA para la conceptualización, análisis y redacción del presente artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCADA4B" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRPr="00213F6C" w:rsidRDefault="00D15D26" w:rsidP="00D15D26">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los/as autores/as declaran haber utilizado la herramienta de IA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[nombre] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[tarea/s realizada/s]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Esto permitió </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[tarea/s facilitada/s]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213F6C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, pero se realizó una revisión final para garantizar que el artículo cumpliera los estándares de calidad de la revista</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDFBDB1" w14:textId="77777777" w:rsidR="00D15D26" w:rsidRDefault="00D15D26">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06170042" w14:textId="77777777" w:rsidR="00BF4C5D" w:rsidRDefault="00BF4C5D" w:rsidP="00BF4C5D">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -5361,51 +7571,50 @@
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4686DD55" w14:textId="77777777" w:rsidR="00BF4C5D" w:rsidRDefault="00BF4C5D" w:rsidP="00BF4C5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Estilo de incorporación de Libros</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE5D262" w14:textId="77777777" w:rsidR="00BF4C5D" w:rsidRDefault="00BF4C5D" w:rsidP="00BF4C5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000947E7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gonzalez</w:t>
       </w:r>
@@ -5972,52 +8181,50 @@
         <w:t>Código Alimentario Argentino</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00F01747">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7C2A68" w14:textId="75F2C9A4" w:rsidR="00BF4C5D" w:rsidRPr="00F01747" w:rsidRDefault="00BF4C5D" w:rsidP="00AA0AFC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="4873AE79" w14:textId="77777777" w:rsidR="00BF4C5D" w:rsidRPr="00F01747" w:rsidRDefault="00BF4C5D" w:rsidP="00BF4C5D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00F01747">
         <w:t xml:space="preserve">Incorporación de normas de la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F01747">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
@@ -6215,61 +8422,61 @@
         </w:rPr>
         <w:t>http://sedici.unlp.edu.ar/handle/10915/164813</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001B2B0D" w:rsidRPr="00DF2995" w:rsidSect="00B759DC">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1871" w:right="1021" w:bottom="1247" w:left="1021" w:header="851" w:footer="851" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25FE4931" w14:textId="77777777" w:rsidR="005667DE" w:rsidRDefault="005667DE">
+    <w:p w14:paraId="4DFBC912" w14:textId="77777777" w:rsidR="00E46D1F" w:rsidRDefault="00E46D1F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74E3AA90" w14:textId="77777777" w:rsidR="005667DE" w:rsidRDefault="005667DE">
+    <w:p w14:paraId="51C1DD61" w14:textId="77777777" w:rsidR="00E46D1F" w:rsidRDefault="00E46D1F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6732,56 +8939,50 @@
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Esta obra está bajo una </w:t>
           </w:r>
           <w:r w:rsidR="00AA0AFC">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00AA0AFC">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> HYPERLINK "https://creativecommons.org/licenses/by-nc-sa/4.0/deed.es" </w:instrText>
           </w:r>
           <w:r w:rsidR="00AA0AFC">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-          </w:r>
-[...4 lines deleted...]
-            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00AA0AFC">
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Licencia </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00AA0AFC">
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Creative</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00AA0AFC">
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
@@ -6880,61 +9081,61 @@
   </w:tbl>
   <w:p w14:paraId="35DBB134" w14:textId="77777777" w:rsidR="00C26183" w:rsidRPr="00196348" w:rsidRDefault="00C26183" w:rsidP="00AA6A97">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77192BB1" w14:textId="77777777" w:rsidR="005667DE" w:rsidRDefault="005667DE">
+    <w:p w14:paraId="166D1AB3" w14:textId="77777777" w:rsidR="00E46D1F" w:rsidRDefault="00E46D1F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="033AB3AE" w14:textId="77777777" w:rsidR="005667DE" w:rsidRDefault="005667DE">
+    <w:p w14:paraId="64D6778D" w14:textId="77777777" w:rsidR="00E46D1F" w:rsidRDefault="00E46D1F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0DD968B2" w14:textId="77777777" w:rsidR="00AA0AFC" w:rsidRPr="00281BA8" w:rsidRDefault="00AA0AFC" w:rsidP="00AA0AFC">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7855,63 +10056,65 @@
     <w:rsid w:val="00AE7143"/>
     <w:rsid w:val="00AF5B2A"/>
     <w:rsid w:val="00B03D3A"/>
     <w:rsid w:val="00B15539"/>
     <w:rsid w:val="00B15CE5"/>
     <w:rsid w:val="00B239A6"/>
     <w:rsid w:val="00B30B04"/>
     <w:rsid w:val="00B759DC"/>
     <w:rsid w:val="00B819A7"/>
     <w:rsid w:val="00B835EB"/>
     <w:rsid w:val="00B9762E"/>
     <w:rsid w:val="00BA0028"/>
     <w:rsid w:val="00BA1467"/>
     <w:rsid w:val="00BE3787"/>
     <w:rsid w:val="00BF4C5D"/>
     <w:rsid w:val="00BF656D"/>
     <w:rsid w:val="00C03484"/>
     <w:rsid w:val="00C26183"/>
     <w:rsid w:val="00C47A68"/>
     <w:rsid w:val="00C531C4"/>
     <w:rsid w:val="00C823B6"/>
     <w:rsid w:val="00C960D3"/>
     <w:rsid w:val="00CA5104"/>
     <w:rsid w:val="00CF7713"/>
     <w:rsid w:val="00D14CBF"/>
+    <w:rsid w:val="00D15D26"/>
     <w:rsid w:val="00D31D15"/>
     <w:rsid w:val="00D37AC2"/>
     <w:rsid w:val="00D76392"/>
     <w:rsid w:val="00D8500E"/>
     <w:rsid w:val="00DA0583"/>
     <w:rsid w:val="00DB0BCB"/>
     <w:rsid w:val="00DF2995"/>
     <w:rsid w:val="00E04E0E"/>
     <w:rsid w:val="00E05AA5"/>
     <w:rsid w:val="00E116A0"/>
     <w:rsid w:val="00E15C20"/>
     <w:rsid w:val="00E267A7"/>
     <w:rsid w:val="00E402B6"/>
+    <w:rsid w:val="00E46D1F"/>
     <w:rsid w:val="00E52597"/>
     <w:rsid w:val="00E814E8"/>
     <w:rsid w:val="00E96422"/>
     <w:rsid w:val="00EA7E47"/>
     <w:rsid w:val="00EB3202"/>
     <w:rsid w:val="00EC01EC"/>
     <w:rsid w:val="00EC6B55"/>
     <w:rsid w:val="00EF330F"/>
     <w:rsid w:val="00F03B4D"/>
     <w:rsid w:val="00F10D3E"/>
     <w:rsid w:val="00F5034C"/>
     <w:rsid w:val="00F64550"/>
     <w:rsid w:val="00FC33C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -8850,50 +11053,66 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA0AFC"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0AFC"/>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA0AFC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D15D26"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.carbpol.2014.10.040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1006/fstl.1996.0130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/61604" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.argentina.gob.ar/anmat/codigoalimentario" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
@@ -9191,77 +11410,77 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgCRwsvhYctD/54uwzoymkK3ICOcw==">CgMxLjA4AHIhMXhEekk1S01VOWtnSTZqRHcyc1FoVS1mRF9mSEk2M2st</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B9969D9-74EF-4F48-9C61-3D55062973DA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B1619A2-AB7A-4372-A09F-F51E683DC606}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7854</Characters>
+  <Pages>5</Pages>
+  <Words>1632</Words>
+  <Characters>8977</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9264</CharactersWithSpaces>
+  <CharactersWithSpaces>10588</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>IBAA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>